--- v0 (2026-04-20)
+++ v1 (2026-10-07)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jdrc02\Documents\SERVICIO TRIBUTOS\Actualizar en Portal Transparencia\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jdrc02\Documents\SERVICIO TRIBUTOS\Actualizar en Portal Transparencia\Colaboradores Sociales\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C72A19B7-28A6-4A6A-A120-6C17085AB9BC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{878BEC4A-7D6C-4ADB-9EA8-594360D6FDFD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$B$197</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$B$195</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Toledo</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Albacete</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Madrid (Incluye las delegaciones de Ciudad Real, Cuenca y Guadalajara)</t>
   </si>
   <si>
     <t>Asociación Española de Asesores Financieros y Tributarios (AEAFyT)</t>
   </si>
   <si>
     <t>Asociación Profesional de Expertos Contables y Tributarios de España (AECE)</t>
   </si>
   <si>
     <t>Asociación Profesional de Asesores Fiscales Tributarios de Castilla-La Mancha</t>
   </si>
   <si>
     <t>Gremio de Asesores Fiscales, Contables y de Gestión Empresarial de España (GAFCGEE)</t>
   </si>
   <si>
     <t>Colegio Oficial de Graduados Sociales de Ciudad Real</t>
   </si>
   <si>
@@ -198,53 +198,50 @@
   <si>
     <t>Asociación Española de Consultores de Empresa (AECE)</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Asturias</t>
   </si>
   <si>
     <t>Ilustre Colegio de Abogados de Madrid-ICAM</t>
   </si>
   <si>
     <t>Colegio Profesional de Economistas de Valladolid-ECOVA</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Cataluña</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de la Región de Murcia</t>
   </si>
   <si>
     <t>Asociación Nacional de Vendedores y Reparadores de Vehículos a Motor, Recambios, Accesorios y Afines-GANVAM</t>
   </si>
   <si>
     <t>Asociación Nacional de Profesionales del Asesoramiento Tributario-ANPAT</t>
   </si>
   <si>
-    <t>Colegio de Economistas de Valencia</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilustre Colegio de Abogados de Guadalajara</t>
   </si>
   <si>
     <t>Associació Professional de Tècnics Tributaris de Catalunya i Balears</t>
   </si>
   <si>
     <t>Colegio Oficial de Gestores Administrativos de Aragón y La Rioja</t>
   </si>
   <si>
     <t>Colegio Oficial de Graduados Sociales de Ávila</t>
   </si>
   <si>
     <t>Colegio de Economistas de Aragón</t>
   </si>
   <si>
     <t>Excmo. Colegio Oficial de Graduados Sociales de Alicante</t>
   </si>
   <si>
     <t>Colegio de Economistas de Catalunya</t>
   </si>
   <si>
     <t>Asociación Profesional de Asesores Fiscales y Laborales (APFL)</t>
   </si>
   <si>
     <t>Colegio Oficial de Graduados Sociales de Jaén</t>
@@ -318,140 +315,168 @@
   <si>
     <t>Colegio de Procuradores de los Tribunales de Murcia</t>
   </si>
   <si>
     <t>Colegio de Economistas de Lugo</t>
   </si>
   <si>
     <t>Consejo General de la Abogacía Española</t>
   </si>
   <si>
     <t>Colegio Oficial de Ingenieros Técnicos Agrícolas del Centro</t>
   </si>
   <si>
     <t>Ilustre Colegio Oficial de Procuradores de Alicante</t>
   </si>
   <si>
     <t>Colegio Profesional de Economistas de Burgos</t>
   </si>
   <si>
     <t>Ilustre Colegio de Economistas de Cantabria</t>
   </si>
   <si>
     <t>Ilustre Colegio de Procuradores de Bizkaia</t>
   </si>
   <si>
-    <t>Colegio Oficial de Titulares Mercantiles y Empresariales de Valencia</t>
-[...1 lines deleted...]
-  <si>
     <t>Fecha del Acuerdo</t>
   </si>
   <si>
     <t>Relación de entidades firmantes de un acuerdo de Colaboración Social con la Consejería de Hacienda y Administraciones Públicas</t>
+  </si>
+  <si>
+    <t>Colegio de Economistas de La Rioja</t>
+  </si>
+  <si>
+    <t>Colegio Profesional de Economistas de Asturias</t>
+  </si>
+  <si>
+    <t>Ilustre Colegio de Economistas de Valencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colegio Oficial de Administradores de Fincas de Albacete y Cuenca </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asociación de Consultores Inmobiliarios de Guadalajara </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color rgb="FF4D4D4D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="15" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -696,858 +721,882 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B197"/>
+  <dimension ref="A1:B195"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B107" sqref="B107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="121.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="6">
+        <v>41026</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="6">
+        <v>41026</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>41026</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>41068</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>41075</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>41078</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>41087</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>41155</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>41155</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>41155</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>41366</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>41400</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>41410</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>41428</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>41442</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>41442</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>41456</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>41722</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>41729</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>41730</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>41884</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>41974</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>41996</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>42053</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>42079</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>42248</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>42272</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>42381</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>42381</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>42646</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>42716</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>42765</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>42865</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>42887</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>43003</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>43178</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>43193</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>43223</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>43510</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>43619</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>43724</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>43868</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>43868</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>43868</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>43889</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>44004</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>44007</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>44025</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>44181</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>44251</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>44313</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>44315</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>44389</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>44484</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>44522</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>44529</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>44550</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>44552</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>44607</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>44608</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>44622</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>44670</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>44691</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>44697</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>44746</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>44746</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>44798</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>44804</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>44830</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>44837</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>44964</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>45006</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>45006</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>45042</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>45189</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>45212</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>45218</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>45281</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>45281</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>45281</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>45306</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>45348</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>45351</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>45351</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>45365</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>45370</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>45406</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>45407</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>45414</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>45449</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>45454</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="7">
+        <v>45560</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="7">
+        <v>45706</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>45727</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>45847</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>45866</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="8">
+        <v>46156</v>
+      </c>
+      <c r="B98" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="4" t="s">
+    </row>
+    <row r="99" spans="1:2" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="8">
+        <v>46169</v>
+      </c>
+      <c r="B99" s="2" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-[...786 lines deleted...]
-      <c r="B197"/>
+    <row r="100" spans="1:2" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="7">
+        <v>46203</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="9">
+        <v>46205</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="9">
+        <v>46211</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="146" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A195"/>
+      <c r="B195"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>