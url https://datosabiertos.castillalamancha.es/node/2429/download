--- v2 (2026-03-21)
+++ v3 (2026-07-08)
@@ -1,75 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\estadistica nacional\Estadistica 2026 Nacional\PORTAL DE TRANSPARENCIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8265" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8265" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Enero" sheetId="1" r:id="rId1"/>
     <sheet name="Febrero" sheetId="2" r:id="rId2"/>
     <sheet name="Marzo" sheetId="3" r:id="rId3"/>
+    <sheet name="Abril" sheetId="4" r:id="rId4"/>
+    <sheet name="Mayo" sheetId="5" r:id="rId5"/>
+    <sheet name="Hoja1" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Abril!$A$1:$I$97</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Enero!$A$1:$G$92</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Febrero!$A$1:$G$101</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Marzo!$A$1:$G$111</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Mayo!$A$1:$F$92</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1626" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3315" uniqueCount="588">
   <si>
     <t xml:space="preserve">Fecha </t>
   </si>
   <si>
     <t>Horario</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localidad</t>
   </si>
   <si>
     <t>Lugar de la Colecta</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Viernes, 2 Enero, 2026</t>
   </si>
   <si>
     <t>10:00-14:00</t>
   </si>
   <si>
@@ -1192,113 +1200,737 @@
     <t>AUDITORIO "HELIODORO VILLODRE PASTOR"</t>
   </si>
   <si>
     <t>MAHORA</t>
   </si>
   <si>
     <t>AUDITORIO MUNICIPAL</t>
   </si>
   <si>
     <t>CASAS-IBAÑEZ</t>
   </si>
   <si>
     <t>FUENTEALBILLA</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>POLIDEPORTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>COLEGIO "SAN AGUSTÍN"</t>
   </si>
   <si>
     <t>CEIP "TÓMAS NAVARRO TÓMAS"</t>
+  </si>
+  <si>
+    <t>Miércoles, 1 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 7 Abril, 2026</t>
+  </si>
+  <si>
+    <t>CHINCHILLA DE MONTE-ARAGON</t>
+  </si>
+  <si>
+    <t>Miércoles, 8 Abril, 2026</t>
+  </si>
+  <si>
+    <t>YESTE</t>
+  </si>
+  <si>
+    <t>Jueves, 9 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Polvorín</t>
+  </si>
+  <si>
+    <t>Lunes, 13 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 14 Abril, 2026</t>
+  </si>
+  <si>
+    <t>GINETA,LA</t>
+  </si>
+  <si>
+    <t>Centro Joven</t>
+  </si>
+  <si>
+    <t>Miércoles, 15 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 16 Abril, 2026</t>
+  </si>
+  <si>
+    <t>LIETOR</t>
+  </si>
+  <si>
+    <t>Hogar del Jubilado</t>
+  </si>
+  <si>
+    <t>Lunes, 20 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Colegio San Pedro Apóstol</t>
+  </si>
+  <si>
+    <t>Martes, 21 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 23 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 27 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 28 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 29 Abril, 2026</t>
+  </si>
+  <si>
+    <t>ELCHE DE LA SIERRA</t>
+  </si>
+  <si>
+    <t>Centro Sociocultural "La Sala"</t>
+  </si>
+  <si>
+    <t>Cine Sanchiz</t>
+  </si>
+  <si>
+    <t>Centro de Mayores "Once de Marzo"</t>
+  </si>
+  <si>
+    <t>Hospital - Consultas Externas</t>
+  </si>
+  <si>
+    <t>MALAGON</t>
+  </si>
+  <si>
+    <t>Facultad de Derecho</t>
+  </si>
+  <si>
+    <t>TOMELLOSO</t>
+  </si>
+  <si>
+    <t>Miércoles, 22 Abril, 2026</t>
+  </si>
+  <si>
+    <t>MEMBRILLA</t>
+  </si>
+  <si>
+    <t>Sede Cofradías</t>
+  </si>
+  <si>
+    <t>Jueves, 30 Abril, 2026</t>
+  </si>
+  <si>
+    <t>PIEDRABUENA</t>
+  </si>
+  <si>
+    <t>Hospital General de Tomelloso</t>
+  </si>
+  <si>
+    <t>Centro Cultural El Espino</t>
+  </si>
+  <si>
+    <t>18:30-21:00</t>
+  </si>
+  <si>
+    <t>MESAS,LAS</t>
+  </si>
+  <si>
+    <t>INIESTA</t>
+  </si>
+  <si>
+    <t>VILLALPARDO</t>
+  </si>
+  <si>
+    <t>Colegio Público</t>
+  </si>
+  <si>
+    <t>HUETE</t>
+  </si>
+  <si>
+    <t>Edificio La Merced</t>
+  </si>
+  <si>
+    <t>SIGÜENZA</t>
+  </si>
+  <si>
+    <t>Viernes, 10 Abril, 2026</t>
+  </si>
+  <si>
+    <t>UCEDA</t>
+  </si>
+  <si>
+    <t>Sala de Exposiciones</t>
+  </si>
+  <si>
+    <t>CEIP Isidro Almazán</t>
+  </si>
+  <si>
+    <t>Centro de Ocio Río Henares</t>
+  </si>
+  <si>
+    <t>HUMANES</t>
+  </si>
+  <si>
+    <t>NAVA DE RICOMALILLO,LA</t>
+  </si>
+  <si>
+    <t>NAMBROCA</t>
+  </si>
+  <si>
+    <t>GAMONAL</t>
+  </si>
+  <si>
+    <t>NAVAMORCUENDE</t>
+  </si>
+  <si>
+    <t>Casa de Cultura</t>
+  </si>
+  <si>
+    <t>POLAN</t>
+  </si>
+  <si>
+    <t>Polígono (Centro de Salud)</t>
+  </si>
+  <si>
+    <t>Ludoteca</t>
+  </si>
+  <si>
+    <t>MALPICA DE TAJO</t>
+  </si>
+  <si>
+    <t>Universidad - Sala de Grados</t>
+  </si>
+  <si>
+    <t>SESEÑA</t>
+  </si>
+  <si>
+    <t>Viernes, 17 Abril, 2026</t>
+  </si>
+  <si>
+    <t>LUCILLOS</t>
+  </si>
+  <si>
+    <t>Airbus</t>
+  </si>
+  <si>
+    <t>HINOJOSA DE SAN VICENTE</t>
+  </si>
+  <si>
+    <t>GERINDOTE</t>
+  </si>
+  <si>
+    <t>LILLO</t>
+  </si>
+  <si>
+    <t>Ayuntamiento</t>
+  </si>
+  <si>
+    <t>Viernes, 24 Abril, 2026</t>
+  </si>
+  <si>
+    <t>Centro Joven - Ludoteca</t>
+  </si>
+  <si>
+    <t>BARGAS</t>
+  </si>
+  <si>
+    <t>Centro Cívico</t>
+  </si>
+  <si>
+    <t>MEJORADA</t>
+  </si>
+  <si>
+    <t>Centro Municipal El Prado</t>
+  </si>
+  <si>
+    <t>Centro Cultural Juan XXIII</t>
+  </si>
+  <si>
+    <t>Antigua Casa de Cultura</t>
+  </si>
+  <si>
+    <t>Pabellón Multifuncional</t>
+  </si>
+  <si>
+    <t>Tipo de Donación</t>
+  </si>
+  <si>
+    <t>Lunes, 4 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>La Caja Blanca</t>
+  </si>
+  <si>
+    <t>SANGRE Y PLASMA</t>
+  </si>
+  <si>
+    <t>Miércoles, 6 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Tecon - Sala de reuniones</t>
+  </si>
+  <si>
+    <t>SANGRE</t>
+  </si>
+  <si>
+    <t>Jueves, 7 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>UCLM - Edificio Melchor de Macanaz</t>
+  </si>
+  <si>
+    <t>Martes, 12 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>UCLM - Facultad de Medicina</t>
+  </si>
+  <si>
+    <t>Miércoles, 13 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 14 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 18 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Salón de Actos</t>
+  </si>
+  <si>
+    <t>Martes, 19 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Centro Cultural "María Guerrero"</t>
+  </si>
+  <si>
+    <t>Comisaría del CNP - Aula de formación</t>
+  </si>
+  <si>
+    <t>Miércoles, 20 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Jefatura de Policía Local</t>
+  </si>
+  <si>
+    <t>Jueves, 21 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 25 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 26 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Airbus Helicopters</t>
+  </si>
+  <si>
+    <t>Miércoles, 27 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 28 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Biblioteca</t>
+  </si>
+  <si>
+    <t>CEPA Antonio Gala</t>
+  </si>
+  <si>
+    <t>Martes, 5 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>PLASMA</t>
+  </si>
+  <si>
+    <t>Lunes, 11 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>HERENCIA</t>
+  </si>
+  <si>
+    <t>Colegio Marianistas</t>
+  </si>
+  <si>
+    <t>Fábrica Lactalis - Consultorio médico</t>
+  </si>
+  <si>
+    <t>Antiguas Escuelas</t>
+  </si>
+  <si>
+    <t>ID Logisitcs - Consultorio Médico</t>
+  </si>
+  <si>
+    <t>Centro de Día Victoria Kent</t>
+  </si>
+  <si>
+    <t>GUADAMUR</t>
+  </si>
+  <si>
+    <t>Punto de Encuentro</t>
+  </si>
+  <si>
+    <t>Viernes, 8 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Edificio Pósito</t>
+  </si>
+  <si>
+    <t>ESCALONILLA</t>
+  </si>
+  <si>
+    <t>MAZARAMBROZ</t>
+  </si>
+  <si>
+    <t>Viernes, 15 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>SANTA CRUZ DEL RETAMAR</t>
+  </si>
+  <si>
+    <t>Por determinar</t>
+  </si>
+  <si>
+    <t>Museo del Aceite</t>
+  </si>
+  <si>
+    <t>QUISMONDO</t>
+  </si>
+  <si>
+    <t>Viernes, 22 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>CEIP Tomás Romojaro</t>
+  </si>
+  <si>
+    <t>10:00-20:30</t>
+  </si>
+  <si>
+    <t>Centro Comercial Los Alfares</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Salón de Plenos</t>
+  </si>
+  <si>
+    <t>URDA</t>
+  </si>
+  <si>
+    <t>Guardería del Cristo</t>
+  </si>
+  <si>
+    <t>CUERVA</t>
+  </si>
+  <si>
+    <t>Viernes, 29 Mayo, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 1 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 2 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Comandancia de la Guardia Civil</t>
+  </si>
+  <si>
+    <t>Auditorio Municipal</t>
+  </si>
+  <si>
+    <t>Miércoles, 3 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 8 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 9 Junio, 2026</t>
+  </si>
+  <si>
+    <t>ADECA (P.E. Campollano)</t>
+  </si>
+  <si>
+    <t>Miércoles, 10 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Maestranza Aérea de Albacete</t>
+  </si>
+  <si>
+    <t>Jueves, 11 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Residencia S.Vicente de Paul - Diputación de Albacete</t>
+  </si>
+  <si>
+    <t>Lunes, 15 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Colegio Constitución Española</t>
+  </si>
+  <si>
+    <t>Martes, 16 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Polideportivo Municipal</t>
+  </si>
+  <si>
+    <t>Miércoles, 17 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 18 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 22 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 25 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Colegio San Agustín</t>
+  </si>
+  <si>
+    <t>Lunes, 29 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 30 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Repsol Puertollano</t>
+  </si>
+  <si>
+    <t>Centro de Día "Santa Ana"</t>
+  </si>
+  <si>
+    <t>18:00-21:30</t>
+  </si>
+  <si>
+    <t>I.E.S. San Juan Bautista de la Concepción</t>
+  </si>
+  <si>
+    <t>15:00-21:00</t>
+  </si>
+  <si>
+    <t>Hospital Mancha Centro</t>
+  </si>
+  <si>
+    <t>10:00-13:30</t>
+  </si>
+  <si>
+    <t>TORRENUEVA</t>
+  </si>
+  <si>
+    <t>Salón de Usos Múltiples Silos de San Antón</t>
+  </si>
+  <si>
+    <t>Auditorio Reina Sofía</t>
+  </si>
+  <si>
+    <t>Martes, 23 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 24 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Centro Cultural "La Confianza"</t>
+  </si>
+  <si>
+    <t>Casa de la Cadena</t>
+  </si>
+  <si>
+    <t>Viernes, 5 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Viernes, 12 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Edificio de Servicios Múltiples</t>
+  </si>
+  <si>
+    <t>Laboratorios Servier (Sala de Juntas)</t>
+  </si>
+  <si>
+    <t>Comisaría de Policía</t>
+  </si>
+  <si>
+    <t>Aulas Culturales</t>
+  </si>
+  <si>
+    <t>Casa Cultural "La Villa"</t>
+  </si>
+  <si>
+    <t>Centro Municipal "Juan XXIII"</t>
+  </si>
+  <si>
+    <t>Movianto (Comedor)</t>
+  </si>
+  <si>
+    <t>Centro Cultural "Almudena Grande"</t>
+  </si>
+  <si>
+    <t>10:30-20:30</t>
+  </si>
+  <si>
+    <t>Eurocaja Rural</t>
+  </si>
+  <si>
+    <t>Casa de La Cultura</t>
+  </si>
+  <si>
+    <t>Espacio de Creación Joven</t>
+  </si>
+  <si>
+    <t>Centro Cultural "Calderón de la Barca"</t>
+  </si>
+  <si>
+    <t>La Sociedad</t>
+  </si>
+  <si>
+    <t>Salón Polivalente</t>
+  </si>
+  <si>
+    <t>Viernes, 19 Junio, 2026</t>
+  </si>
+  <si>
+    <t>Pou Du Fou</t>
+  </si>
+  <si>
+    <t>NOVES</t>
+  </si>
+  <si>
+    <t>Centro Polivalente</t>
+  </si>
+  <si>
+    <t>Salón Cultural del Ayuntamiento</t>
+  </si>
+  <si>
+    <t>Centro Municipal "El Prado"</t>
+  </si>
+  <si>
+    <t>Viernes, 26 Junio, 2026</t>
+  </si>
+  <si>
+    <t>YUNCOS</t>
+  </si>
+  <si>
+    <t>Edificio San Blas</t>
+  </si>
+  <si>
+    <t>Salón de Plenos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1546,50 +2178,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="33.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
@@ -5077,52 +5713,52 @@
         <v>81</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G101"/>
   <sortState ref="A2:I103">
     <sortCondition ref="C2:C103"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H111"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="23.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="69.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -7221,62 +7857,5785 @@
         <v>85</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G111"/>
   <sortState ref="A2:H111">
     <sortCondition ref="C2:C111"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F97"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="25.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.28515625" customWidth="1"/>
+    <col min="5" max="5" width="33.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:I97"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F92"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" customWidth="1"/>
+    <col min="5" max="5" width="35.7109375" customWidth="1"/>
+    <col min="6" max="6" width="23" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:F92"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F102"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A47" workbookViewId="0">
+      <selection activeCell="E56" sqref="E56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.7109375" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+    <col min="4" max="4" width="30.140625" customWidth="1"/>
+    <col min="5" max="5" width="52.140625" customWidth="1"/>
+    <col min="6" max="6" width="21.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>496</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Enero</vt:lpstr>
       <vt:lpstr>Febrero</vt:lpstr>
       <vt:lpstr>Marzo</vt:lpstr>
+      <vt:lpstr>Abril</vt:lpstr>
+      <vt:lpstr>Mayo</vt:lpstr>
+      <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nchd01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>