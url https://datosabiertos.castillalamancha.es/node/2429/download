--- v3 (2026-07-08)
+++ v4 (2026-09-04)
@@ -1,83 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\estadistica nacional\Estadistica 2026 Nacional\PORTAL DE TRANSPARENCIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8265" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="10965" firstSheet="1" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Enero" sheetId="1" r:id="rId1"/>
     <sheet name="Febrero" sheetId="2" r:id="rId2"/>
     <sheet name="Marzo" sheetId="3" r:id="rId3"/>
     <sheet name="Abril" sheetId="4" r:id="rId4"/>
     <sheet name="Mayo" sheetId="5" r:id="rId5"/>
-    <sheet name="Hoja1" sheetId="6" r:id="rId6"/>
+    <sheet name="Junio" sheetId="6" r:id="rId6"/>
+    <sheet name="Julio" sheetId="7" r:id="rId7"/>
+    <sheet name="Agosto" sheetId="8" r:id="rId8"/>
+    <sheet name="Septiembre" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Abril!$A$1:$I$97</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Enero!$A$1:$G$92</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Febrero!$A$1:$G$101</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Marzo!$A$1:$G$111</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Mayo!$A$1:$F$92</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3315" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5025" uniqueCount="719">
   <si>
     <t xml:space="preserve">Fecha </t>
   </si>
   <si>
     <t>Horario</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localidad</t>
   </si>
   <si>
     <t>Lugar de la Colecta</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Viernes, 2 Enero, 2026</t>
   </si>
   <si>
     <t>10:00-14:00</t>
   </si>
   <si>
@@ -1797,140 +1803,608 @@
     <t>Pou Du Fou</t>
   </si>
   <si>
     <t>NOVES</t>
   </si>
   <si>
     <t>Centro Polivalente</t>
   </si>
   <si>
     <t>Salón Cultural del Ayuntamiento</t>
   </si>
   <si>
     <t>Centro Municipal "El Prado"</t>
   </si>
   <si>
     <t>Viernes, 26 Junio, 2026</t>
   </si>
   <si>
     <t>YUNCOS</t>
   </si>
   <si>
     <t>Edificio San Blas</t>
   </si>
   <si>
     <t>Salón de Plenos</t>
+  </si>
+  <si>
+    <t>Miércoles, 1 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 2 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 6 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Auditorio "Heliodoro Villodre Pastor"</t>
+  </si>
+  <si>
+    <t>Martes, 7 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 9 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 13 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 14 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 16 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 20 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 21 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 22 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Sala Magna</t>
+  </si>
+  <si>
+    <t>Jueves, 23 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 27 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 28 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 30 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 8 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Museo Cristina García Rodero</t>
+  </si>
+  <si>
+    <t>Miércoles, 15 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Auditorio Emilio Gavira</t>
+  </si>
+  <si>
+    <t>ROBLEDO,EL</t>
+  </si>
+  <si>
+    <t>Miércoles, 29 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Centro de Servicios Múltiples</t>
+  </si>
+  <si>
+    <t>Viernes, 10 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Centro Multiusos</t>
+  </si>
+  <si>
+    <t>Viernes, 24 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Aulas culturales</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Salón de Exposiciones</t>
+  </si>
+  <si>
+    <t>Viernes, 3 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Casa Cultural "Juan XXIII"</t>
+  </si>
+  <si>
+    <t>PULGAR</t>
+  </si>
+  <si>
+    <t>Viernes, 17 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Patrocinio - Centro Social</t>
+  </si>
+  <si>
+    <t>Casa de Cultura "Calderón de La Barca"</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Salón Polivalente</t>
+  </si>
+  <si>
+    <t>ESCALONA</t>
+  </si>
+  <si>
+    <t>MONTEARAGON</t>
+  </si>
+  <si>
+    <t>CERRALBOS,LOS</t>
+  </si>
+  <si>
+    <t>Pabellón Municipal</t>
+  </si>
+  <si>
+    <t>Viernes, 31 Julio, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 3 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 4 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Colegio Mariano Munera</t>
+  </si>
+  <si>
+    <t>Miércoles, 5 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 10 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 11 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 12 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 17 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 19 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 20 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 24 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Espacio Sociocultural "La Sala"</t>
+  </si>
+  <si>
+    <t>Jueves, 27 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 31 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Centro Sociocultural "La Caja Blanca"</t>
+  </si>
+  <si>
+    <t>Rest. 4 Caminos - Salón Airen</t>
+  </si>
+  <si>
+    <t>Jueves, 6 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>18:30-21:30</t>
+  </si>
+  <si>
+    <t>Jueves, 13 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 18 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 25 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 26 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>18:30-20:30</t>
+  </si>
+  <si>
+    <t>Edificio CERE</t>
+  </si>
+  <si>
+    <t>CAMPILLO DE ALTOBUEY</t>
+  </si>
+  <si>
+    <t>Escuela de Música</t>
+  </si>
+  <si>
+    <t>ILLANA</t>
+  </si>
+  <si>
+    <t>Centro Cultural Miguel de Cervantes</t>
+  </si>
+  <si>
+    <t>Viernes, 14 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>TRILLO</t>
+  </si>
+  <si>
+    <t>Viernes, 21 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>17:15-20:45</t>
+  </si>
+  <si>
+    <t>IGLESUELA,LA</t>
+  </si>
+  <si>
+    <t>Viernes, 7 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>MOHEDAS DE LA JARA</t>
+  </si>
+  <si>
+    <t>ALMENDRAL DE LA CAÑADA</t>
+  </si>
+  <si>
+    <t>VALDEVERDEJA</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Salón</t>
+  </si>
+  <si>
+    <t>Casa Cultural</t>
+  </si>
+  <si>
+    <t>CABAÑAS DE LA SAGRA</t>
+  </si>
+  <si>
+    <t>SAN PABLO DE LOS MONTES</t>
+  </si>
+  <si>
+    <t>Antigua Policía</t>
+  </si>
+  <si>
+    <t>ALMOROX</t>
+  </si>
+  <si>
+    <t>VENTAS DE RETAMOSA,LAS</t>
+  </si>
+  <si>
+    <t>Viernes, 28 Agosto, 2026</t>
+  </si>
+  <si>
+    <t>Auditorio</t>
+  </si>
+  <si>
+    <t>Martes, 1 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 2 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Centro Cultural María Guerrero</t>
+  </si>
+  <si>
+    <t>Jueves, 3 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 9 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Centro de Mayores Once de Marzo</t>
+  </si>
+  <si>
+    <t>Jueves, 10 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Ayuntamiento - Club de Jubilados</t>
+  </si>
+  <si>
+    <t>Lunes, 14 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 16 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Jueves, 17 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 21 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 22 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Miércoles, 23 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Airbus Helicopters - Auditorio Juan de La Cierva</t>
+  </si>
+  <si>
+    <t>Jueves, 24 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Lunes, 28 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>09:00-13:00</t>
+  </si>
+  <si>
+    <t>Maestranza Aérea - Edificio Automóviles</t>
+  </si>
+  <si>
+    <t>Miércoles, 30 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Centro Cultural de Alpera</t>
+  </si>
+  <si>
+    <t>Lunes, 7 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Martes, 8 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>(SOLO PLASMA) Hospital de Valdepeñas</t>
+  </si>
+  <si>
+    <t>Martes, 15 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Antiguo Casino</t>
+  </si>
+  <si>
+    <t>(SOLO PLASMA) Hospital de Alcázar</t>
+  </si>
+  <si>
+    <t>Academia M. Carmelo Ortiz</t>
+  </si>
+  <si>
+    <t>IEA San Juan Bautista</t>
+  </si>
+  <si>
+    <t>Martes, 29 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Viernes, 4 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>Viernes, 11 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Consultorio Médico</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Centro de Día</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Centro Cívico</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Hogar del Jubilado</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Centro de Salud</t>
+  </si>
+  <si>
+    <t>Centro Juvenil</t>
+  </si>
+  <si>
+    <t>Viernes, 18 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Sala del Ayuntamiento</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Espacio Joven</t>
+  </si>
+  <si>
+    <t>Viernes, 25 Septiembre, 2026</t>
+  </si>
+  <si>
+    <t>LOMINCHAR</t>
+  </si>
+  <si>
+    <t>(SÓLO PLASMA) Casa de Cultura La Villa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Inherit"/>
+    </font>
+    <font>
+      <sz val="9.9"/>
+      <color rgb="FF999999"/>
+      <name val="Inherit"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F5FA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFEEE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2182,11460 +2656,17246 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="33.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" s="1" customFormat="1">
       <c r="A15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" s="1" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" s="1" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" s="1" customFormat="1">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" s="1" customFormat="1">
       <c r="A19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" s="1" customFormat="1">
       <c r="A20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" s="1" customFormat="1">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" s="1" customFormat="1">
       <c r="A22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" s="1" customFormat="1">
       <c r="A23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" s="1" customFormat="1">
       <c r="A24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" s="1" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" s="1" customFormat="1">
       <c r="A26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" s="1" customFormat="1">
       <c r="A27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" s="1" customFormat="1">
       <c r="A28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" s="1" customFormat="1">
       <c r="A29" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" s="1" customFormat="1">
       <c r="A30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" s="1" customFormat="1">
       <c r="A31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" s="1" customFormat="1">
       <c r="A32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="33" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" s="1" customFormat="1">
       <c r="A33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" s="1" customFormat="1">
       <c r="A34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="35" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" s="1" customFormat="1">
       <c r="A35" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="36" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" s="1" customFormat="1">
       <c r="A36" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="17.25" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G92"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F101"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="23.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="23.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="69.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="14.25" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="16.5" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>252</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>253</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>254</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>256</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6">
       <c r="A98" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6">
       <c r="A99" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6">
       <c r="A100" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6">
       <c r="A101" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G101"/>
   <sortState ref="A2:I103">
     <sortCondition ref="C2:C103"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="23.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="23.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="69.5703125" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>369</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F4" s="2"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>371</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F6" s="2"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="1"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7">
       <c r="A9" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7">
       <c r="A10" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7">
       <c r="A11" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7">
       <c r="A12" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7">
       <c r="A13" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="14.25" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" ht="16.5" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>379</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8">
       <c r="A17" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>383</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8">
       <c r="A18" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8">
       <c r="A19" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>384</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8">
       <c r="A20" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8">
       <c r="A21" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F21" s="2"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8">
       <c r="A22" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8">
       <c r="A23" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="1" customFormat="1">
       <c r="A24" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8">
       <c r="A25" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8">
       <c r="A26" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F26" s="2"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8">
       <c r="A27" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8">
       <c r="A28" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="1"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8">
       <c r="A29" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F29" s="2"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8">
       <c r="A30" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="1"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8">
       <c r="A31" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>335</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="2"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8">
       <c r="A32" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F32" s="2"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7">
       <c r="A33" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>329</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="1"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="2"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="1"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F36" s="2"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F37" s="2"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>344</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="1"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="2"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G41" s="1"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G43" s="1"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7">
       <c r="A44" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7">
       <c r="A45" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G46" s="1"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7">
       <c r="A47" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7">
       <c r="A48" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7">
       <c r="A49" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F49" s="2"/>
       <c r="G49" s="1"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7">
       <c r="A50" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>352</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F50" s="2"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7">
       <c r="A51" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F51" s="2"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7">
       <c r="A52" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F52" s="2"/>
       <c r="G52" s="1"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7">
       <c r="A53" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F53" s="2"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7">
       <c r="A54" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="2"/>
       <c r="G54" s="1"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7">
       <c r="A55" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="2"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7">
       <c r="A56" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>361</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F56" s="2"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7">
       <c r="A57" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F57" s="2"/>
       <c r="G57" s="1"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7">
       <c r="A58" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F58" s="2"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7">
       <c r="A59" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F59" s="2"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7">
       <c r="A60" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F60" s="2"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7">
       <c r="A61" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F61" s="2"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7">
       <c r="A62" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F62" s="2"/>
       <c r="G62" s="1"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7">
       <c r="A63" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G63" s="2"/>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7">
       <c r="A64" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7">
       <c r="A65" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7">
       <c r="A66" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F66" s="2"/>
       <c r="G66" s="2"/>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7">
       <c r="A67" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7">
       <c r="A68" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F68" s="2"/>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7">
       <c r="A69" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G69" s="2"/>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7">
       <c r="A70" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G70" s="2"/>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7">
       <c r="A71" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7">
       <c r="A72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F72" s="2"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7">
       <c r="A73" s="2" t="s">
         <v>285</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F73" s="2"/>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7">
       <c r="A74" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7">
       <c r="A75" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7">
       <c r="A76" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7">
       <c r="A77" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F77" s="2"/>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7">
       <c r="A78" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G78" s="2"/>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7">
       <c r="A79" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7">
       <c r="A80" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G80" s="2"/>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8">
       <c r="A81" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F81" s="2"/>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8">
       <c r="A82" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G82" s="2"/>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8">
       <c r="A83" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F83" s="2"/>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8">
       <c r="A84" s="2" t="s">
         <v>295</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F84" s="2"/>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>88</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
-    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8">
       <c r="A86" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8">
       <c r="A87" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>300</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F87" s="2"/>
       <c r="G87" s="1"/>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8">
       <c r="A88" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8">
       <c r="A89" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G89" s="2"/>
     </row>
-    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8">
       <c r="A90" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G90" s="2"/>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8">
       <c r="A91" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F91" s="2"/>
     </row>
-    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8">
       <c r="A92" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>305</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8">
       <c r="A93" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G93" s="2"/>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8">
       <c r="A94" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F94" s="2"/>
       <c r="G94" s="1"/>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8">
       <c r="A95" s="2" t="s">
         <v>306</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8">
       <c r="A96" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F96" s="2"/>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7">
       <c r="A97" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7">
       <c r="A98" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G98" s="1"/>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7">
       <c r="A99" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7">
       <c r="A100" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7">
       <c r="A101" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G101" s="2"/>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7">
       <c r="A102" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F102" s="2"/>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7">
       <c r="A103" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7">
       <c r="A104" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F104" s="2"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7">
       <c r="A105" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F105" s="2"/>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7">
       <c r="A106" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F106" s="2"/>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7">
       <c r="A107" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7">
       <c r="A108" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F108" s="2"/>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7">
       <c r="A109" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>323</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F109" s="2"/>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7">
       <c r="A110" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F110" s="2"/>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7">
       <c r="A111" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G111"/>
   <sortState ref="A2:H111">
     <sortCondition ref="C2:C111"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="25.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="25.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="32.28515625" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>393</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>407</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>416</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
         <v>407</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="15.75">
       <c r="A36" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>348</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>466</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>358</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>434</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>439</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>367</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>440</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>390</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>392</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>443</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>434</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>256</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>448</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>397</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>400</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>451</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>452</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
         <v>406</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>456</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>407</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
         <v>407</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
         <v>458</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
         <v>458</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>459</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
         <v>408</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
         <v>422</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I97"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="34.28515625" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>202</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>489</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
         <v>491</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
         <v>489</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>491</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>489</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>162</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>495</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>504</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>474</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>506</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>497</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>476</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>509</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>510</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>480</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>482</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
         <v>485</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
         <v>487</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
         <v>515</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
         <v>489</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>518</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
         <v>489</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
         <v>491</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>520</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
         <v>492</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>523</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>473</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F92"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F102"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A47" workbookViewId="0">
-      <selection activeCell="E56" sqref="E56"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
     <col min="4" max="4" width="30.140625" customWidth="1"/>
     <col min="5" max="5" width="52.140625" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="2" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>375</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>414</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
         <v>541</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>383</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>381</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>548</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>549</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>172</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>551</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>552</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>553</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>554</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>549</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>549</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
         <v>541</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>549</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>426</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>140</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>236</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>561</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>229</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>562</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>525</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>528</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>561</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>532</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>534</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>562</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>252</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>536</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
         <v>538</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>261</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
         <v>541</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
         <v>541</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
         <v>578</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>259</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>580</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
         <v>557</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
         <v>558</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
         <v>584</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
         <v>584</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6">
       <c r="A98" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6">
       <c r="A99" s="2" t="s">
         <v>545</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>585</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6">
       <c r="A100" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6">
       <c r="A101" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:6">
       <c r="A102" s="2" t="s">
         <v>546</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>496</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F92"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.28515625" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
+    <col min="4" max="4" width="34.85546875" customWidth="1"/>
+    <col min="5" max="5" width="41.85546875" customWidth="1"/>
+    <col min="6" max="6" width="21.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="2" customFormat="1">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A2" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A3" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A4" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A5" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A6" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A7" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A8" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A9" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A10" s="11" t="s">
+        <v>597</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A11" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A12" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A13" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A14" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A15" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A16" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A17" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A18" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A19" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A20" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A21" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A22" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A23" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A24" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A25" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A26" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A27" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A28" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A29" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A30" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A31" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A32" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A33" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A34" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A35" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A36" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A37" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A38" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A39" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A40" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A41" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A42" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A43" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A44" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A45" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A46" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A47" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A48" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A49" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A50" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A51" s="9" t="s">
+        <v>614</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A52" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A53" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A54" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A55" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A56" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A57" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A58" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A59" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A60" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A61" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A62" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A63" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A64" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A65" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A66" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A67" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A68" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A69" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A70" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A71" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A72" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>619</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A73" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A74" s="9" t="s">
+        <v>607</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A75" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A76" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A77" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A78" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A79" s="11" t="s">
+        <v>598</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A80" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="F80" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A81" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A82" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A83" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A84" s="9" t="s">
+        <v>614</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A85" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A86" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A87" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A88" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F88" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A89" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A90" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A91" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A92" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="F92" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F93"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34" customWidth="1"/>
+    <col min="4" max="4" width="31" customWidth="1"/>
+    <col min="5" max="5" width="34.85546875" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="13" customFormat="1">
+      <c r="A1" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A2" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A3" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A4" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A5" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A6" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A7" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A8" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A9" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A10" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A11" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A12" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A13" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>643</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A14" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A15" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A16" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A17" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A18" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>552</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A19" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A20" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A21" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A22" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A23" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A24" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A25" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A26" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A27" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A28" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A29" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A30" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A31" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A32" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A33" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A34" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A35" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A36" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A37" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A38" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A39" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A40" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A41" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A42" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>658</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A43" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A44" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A45" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A46" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A47" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A48" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A49" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A50" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A51" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A52" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A53" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A54" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A55" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A56" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A57" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A58" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A59" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A60" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A61" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A62" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A63" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A64" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A65" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A66" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A67" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A68" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A69" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A70" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A71" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A72" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A73" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A74" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A75" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A76" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A77" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A78" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A79" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A80" s="9" t="s">
+        <v>659</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F80" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A81" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A82" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A83" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A84" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A85" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A86" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A87" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A88" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="F88" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A89" s="11" t="s">
+        <v>641</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A90" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A91" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A92" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A93" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F100"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D112" sqref="D112"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="30.5703125" customWidth="1"/>
+    <col min="2" max="3" width="14.42578125" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" s="13" customFormat="1">
+      <c r="A1" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A2" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A3" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A4" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A5" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A6" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A7" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A8" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A9" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A10" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A11" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A12" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A13" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A14" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A15" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A16" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A17" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A18" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A19" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A20" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A21" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A22" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A23" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A24" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A25" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A26" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A27" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A28" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A29" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A30" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A31" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A32" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A33" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A34" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A35" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A36" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A37" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A38" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A39" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A40" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A41" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A42" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A43" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A44" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A45" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A46" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A47" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A48" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A49" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A50" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A51" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A52" s="11" t="s">
+        <v>704</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A53" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A54" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A55" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="F55" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A56" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A57" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A58" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A59" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A60" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A61" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A62" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A63" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A64" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A65" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A66" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>710</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A67" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A68" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A69" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A70" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A71" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A72" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A73" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A74" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A75" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A76" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A77" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A78" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A79" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A80" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A81" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A82" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A83" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A84" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A85" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A86" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A87" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A88" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A89" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="F89" s="10" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A90" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A91" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="F91" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A92" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A93" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>717</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F93" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A94" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A95" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="F95" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A96" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A97" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A98" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A99" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="15.75" thickBot="1">
+      <c r="A100" s="11" t="s">
+        <v>694</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>496</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Enero</vt:lpstr>
       <vt:lpstr>Febrero</vt:lpstr>
       <vt:lpstr>Marzo</vt:lpstr>
       <vt:lpstr>Abril</vt:lpstr>
       <vt:lpstr>Mayo</vt:lpstr>
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Junio</vt:lpstr>
+      <vt:lpstr>Julio</vt:lpstr>
+      <vt:lpstr>Agosto</vt:lpstr>
+      <vt:lpstr>Septiembre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nchd01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>