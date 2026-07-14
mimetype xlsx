--- v0 (2025-10-07)
+++ v1 (2026-07-14)
@@ -5,73 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\jclm.es\INDE\sc\INDUSTRIA\3. ENTIDADES COLABORADORAS. ADM. SEG. IND\1.  VEHÍCULOS\3.12.00 BASE DE DATOS\BASES PARA RELLENAR NUEVAS ESTACIONES ITV\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFCE2DB6-CD8B-4CF1-9067-99F50ABF5240}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31A329DB-29B1-428B-BCEF-7898F6AC745F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ITVs CLM" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ITVs CLM'!$A$1:$K$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ITVs CLM'!$A$1:$K$58</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ITVs CLM'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="465">
   <si>
     <t>CODIGO</t>
   </si>
   <si>
     <t>CIF</t>
   </si>
   <si>
     <t>DIRECCIÓN</t>
   </si>
   <si>
     <t>C.P.</t>
   </si>
   <si>
     <t>POBLACIÓN</t>
   </si>
   <si>
     <t>PROVINCIA</t>
   </si>
   <si>
     <t>TELEFONO</t>
   </si>
   <si>
     <t>FAX</t>
   </si>
   <si>
@@ -1405,50 +1405,74 @@
     <t>-</t>
   </si>
   <si>
     <t>DGUERRA@ITVLASAGRA.COM</t>
   </si>
   <si>
     <t>1906administracion@itvlasagra.com</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Polígono Industrial San Juan/A4, Parcelas 2.36, 2.37, 2.38 y 2.18</t>
   </si>
   <si>
     <t>13210</t>
   </si>
   <si>
     <t>VILLARTA DE SAN JUAN</t>
   </si>
   <si>
     <t xml:space="preserve">CERQUO ITV CENTRO, S.L. </t>
   </si>
   <si>
     <t>B19491034</t>
+  </si>
+  <si>
+    <t>4519</t>
+  </si>
+  <si>
+    <t>ITV LA SAGRA OESTE ,S.L.</t>
+  </si>
+  <si>
+    <t>Polígono 2 parcela 108</t>
+  </si>
+  <si>
+    <t>45580</t>
+  </si>
+  <si>
+    <t>Calzada de Oropesa</t>
+  </si>
+  <si>
+    <t>925 530 719</t>
+  </si>
+  <si>
+    <t>629 536 525</t>
+  </si>
+  <si>
+    <t>dguerra@itvlasagra.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -2010,51 +2034,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itvinfantes@grupocerquo.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@itvtalavera.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itvvillarrobledo@grupocerquo.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@itvalmuradiel.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itv.toledo@es.tuv.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@itvocana.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ingenieros@itvsonseca.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerentetecnico@itvcuenca.es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itv.marchamalo@itevelesa.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itvciudadreal@grupocerquo.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adm@itvtorrijos.es" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itvolias@grupocerquo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="B57" sqref="B57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" style="6" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="14" customWidth="1"/>
     <col min="4" max="4" width="46.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="6" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" style="14" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="6" customWidth="1"/>
     <col min="9" max="10" width="13.5703125" style="6" customWidth="1"/>
     <col min="11" max="11" width="28.42578125" style="14" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25" t="s">
         <v>381</v>
       </c>
       <c r="C1" s="25" t="s">
@@ -4009,61 +4033,81 @@
       </c>
       <c r="D60" s="32" t="s">
         <v>374</v>
       </c>
       <c r="E60" s="33" t="s">
         <v>249</v>
       </c>
       <c r="F60" s="34" t="s">
         <v>250</v>
       </c>
       <c r="G60" s="34" t="s">
         <v>250</v>
       </c>
       <c r="H60" s="31" t="s">
         <v>375</v>
       </c>
       <c r="I60" s="31" t="s">
         <v>376</v>
       </c>
       <c r="J60" s="31"/>
       <c r="K60" s="31" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="7"/>
-[...7 lines deleted...]
-      <c r="I61" s="9"/>
+      <c r="A61" s="29" t="s">
+        <v>457</v>
+      </c>
+      <c r="B61" s="17" t="s">
+        <v>458</v>
+      </c>
+      <c r="C61" s="18" t="s">
+        <v>358</v>
+      </c>
+      <c r="D61" s="19" t="s">
+        <v>459</v>
+      </c>
+      <c r="E61" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="G61" s="34" t="s">
+        <v>250</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="I61" s="9" t="s">
+        <v>463</v>
+      </c>
       <c r="J61" s="9"/>
-      <c r="K61" s="9"/>
+      <c r="K61" s="9" t="s">
+        <v>464</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7"/>
       <c r="B62" s="8"/>
       <c r="C62" s="9"/>
       <c r="D62" s="1"/>
       <c r="E62" s="10"/>
       <c r="F62" s="11"/>
       <c r="G62" s="11"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
     </row>
     <row r="63" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="7"/>
       <c r="B63" s="8"/>
       <c r="C63" s="9"/>
       <c r="D63" s="1"/>
       <c r="E63" s="10"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="9"/>
       <c r="I63" s="9"/>
       <c r="J63" s="9"/>