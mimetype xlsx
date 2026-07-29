--- v0 (2026-01-23)
+++ v1 (2026-07-29)
@@ -9,452 +9,466 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jccmes-my.sharepoint.com/personal/nahijon_jccm_es/Documents/Escritorio/DATOS ABIERTOS/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{FC42E635-DC1F-4ABB-B372-6485496982F5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{E6789388-A58D-42F8-94FD-115A2A68A218}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1BEA32EA-7A38-430E-8AC3-B5A9912C4C53}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{02ABA91B-08C8-4C7D-AA7F-E014304359AD}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="7980" xr2:uid="{3582A716-D4EB-4678-987A-4DD012A61034}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="115">
+  <si>
+    <t>Año del expediente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Código expediente </t>
+  </si>
+  <si>
+    <t>Nombre del establecimiento</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Dirección</t>
+  </si>
+  <si>
+    <t>Provincia</t>
+  </si>
+  <si>
+    <t>Municipio</t>
+  </si>
+  <si>
+    <t>Codigo postal</t>
+  </si>
+  <si>
+    <t>Telefono establecimiento</t>
+  </si>
+  <si>
+    <t>Email del establecimiento</t>
+  </si>
+  <si>
+    <t>02022210001</t>
+  </si>
+  <si>
+    <t>HOSTAL RESTAURANTE TAIBILLA S.L.</t>
+  </si>
+  <si>
+    <t>Empresa</t>
+  </si>
+  <si>
+    <t>SAN JUAN, 24 PEDRO ANDRES</t>
+  </si>
+  <si>
+    <t>ALBACETE</t>
+  </si>
+  <si>
+    <t>NERPIO</t>
+  </si>
+  <si>
+    <t>02534</t>
+  </si>
+  <si>
+    <t>967430415</t>
+  </si>
+  <si>
+    <t>info@taibilla.com</t>
+  </si>
+  <si>
+    <t>02022210002</t>
+  </si>
+  <si>
+    <t>INTURMANCHA</t>
+  </si>
+  <si>
+    <t>CACERES, 27 2º B</t>
+  </si>
+  <si>
+    <t>02006</t>
+  </si>
+  <si>
+    <t>693756318</t>
+  </si>
+  <si>
+    <t>julian@inturmancha.es</t>
+  </si>
+  <si>
+    <t>02022210003</t>
+  </si>
+  <si>
+    <t>TOLMO HELLIN TOURS</t>
+  </si>
+  <si>
+    <t>HIGUERICAS, 28 H</t>
+  </si>
+  <si>
+    <t>HELLÍN</t>
+  </si>
+  <si>
+    <t>02400</t>
+  </si>
+  <si>
+    <t>661749735</t>
+  </si>
+  <si>
+    <t>tolmohellintour@outlook.es</t>
+  </si>
+  <si>
+    <t>13022210001</t>
+  </si>
+  <si>
+    <t>TURISMO OCIO E IDIOMAS SABER SABOR S.L.</t>
+  </si>
+  <si>
+    <t>TORDESILLAS, 105</t>
+  </si>
+  <si>
+    <t>CIUDAD REAL</t>
+  </si>
+  <si>
+    <t>TOMELLOSO</t>
+  </si>
+  <si>
+    <t>13700</t>
+  </si>
+  <si>
+    <t>617250821</t>
+  </si>
+  <si>
+    <t>info@sabersabor.es</t>
+  </si>
+  <si>
+    <t>13022210002</t>
+  </si>
+  <si>
+    <t>DON QUIXOTE TOURS OFFICIAL GUIDE</t>
+  </si>
+  <si>
+    <t>SAN ISIDRO, 19</t>
+  </si>
+  <si>
+    <t>ALCÁZAR DE SAN JUAN</t>
+  </si>
+  <si>
+    <t>13600</t>
+  </si>
+  <si>
+    <t>685517697</t>
+  </si>
+  <si>
+    <t>info@donquixotetours.com</t>
+  </si>
+  <si>
+    <t>28022210001</t>
+  </si>
+  <si>
+    <t>LETICIA CUENCA RAMIREZ</t>
+  </si>
+  <si>
+    <t>REY, 67 BAJO D</t>
+  </si>
+  <si>
+    <t>MADRID</t>
+  </si>
+  <si>
+    <t>ARANJUEZ</t>
+  </si>
+  <si>
+    <t>28300</t>
+  </si>
+  <si>
+    <t>676571725</t>
+  </si>
+  <si>
+    <t>leticiacuencaramirez@hotmail.com</t>
+  </si>
+  <si>
+    <t>02022210004</t>
+  </si>
+  <si>
+    <t>FRAGUA DEL COMENDADOR</t>
+  </si>
+  <si>
+    <t>LA DEHESA, 33</t>
+  </si>
+  <si>
+    <t>02530</t>
+  </si>
+  <si>
+    <t>625534703</t>
+  </si>
+  <si>
+    <t>juanjonicolas@hotmail.com</t>
+  </si>
+  <si>
+    <t>02022210005</t>
+  </si>
+  <si>
+    <t>AD-ARAS</t>
+  </si>
+  <si>
+    <t>CORREDERA, 38</t>
+  </si>
+  <si>
+    <t>ALMANSA</t>
+  </si>
+  <si>
+    <t>02640</t>
+  </si>
+  <si>
+    <t>637449794</t>
+  </si>
+  <si>
+    <t>merefiero@hotmail.com</t>
+  </si>
+  <si>
+    <t>02022210006</t>
+  </si>
+  <si>
+    <t>AGENCIA CULTURAL Y TURÍSTICA SIERRA DE ALCARAZ</t>
+  </si>
+  <si>
+    <t>PADRE PAREJA, 5</t>
+  </si>
+  <si>
+    <t>ALCARAZ</t>
+  </si>
+  <si>
+    <t>02300</t>
+  </si>
+  <si>
+    <t>647809255</t>
+  </si>
+  <si>
+    <t>info@sierradealcaraz.com</t>
+  </si>
+  <si>
+    <t>16022210001</t>
+  </si>
   <si>
     <t>VOICCE CREATIVA</t>
   </si>
   <si>
-    <t>Empresa</t>
-[...1 lines deleted...]
-  <si>
     <t>SAN JULIAN, 48</t>
   </si>
   <si>
     <t>CUENCA</t>
   </si>
   <si>
     <t>16003</t>
   </si>
   <si>
     <t>680608998</t>
   </si>
   <si>
     <t>direccion@voicce.es</t>
   </si>
   <si>
-    <t>TURISMO OCIO E IDIOMAS SABER SABOR S.L.</t>
-[...35 lines deleted...]
-    <t>tolmohellintour@outlook.es</t>
+    <t>19022210001</t>
+  </si>
+  <si>
+    <t>OFICINA SIGÜENZA VISITAS GUIADAS</t>
+  </si>
+  <si>
+    <t>CARDENAL MENDOZA, 5</t>
+  </si>
+  <si>
+    <t>GUADALAJARA</t>
+  </si>
+  <si>
+    <t>SIGÜENZA</t>
+  </si>
+  <si>
+    <t>19250</t>
+  </si>
+  <si>
+    <t>625944865</t>
+  </si>
+  <si>
+    <t>oficina@siguenzavisitas.com</t>
+  </si>
+  <si>
+    <t>45022210001</t>
+  </si>
+  <si>
+    <t>OKAWARI GLOBAL SERVICES S.L.</t>
+  </si>
+  <si>
+    <t>AULAGA, 11</t>
+  </si>
+  <si>
+    <t>TOLEDO</t>
+  </si>
+  <si>
+    <t>45005</t>
+  </si>
+  <si>
+    <t>925252828</t>
+  </si>
+  <si>
+    <t>info@destinotoledo.com</t>
+  </si>
+  <si>
+    <t>45022210002</t>
   </si>
   <si>
     <t>SECRETOS DE TOLEDO</t>
   </si>
   <si>
     <t>HOMBRE DE PALO, 7</t>
   </si>
   <si>
-    <t>TOLEDO</t>
-[...1 lines deleted...]
-  <si>
     <t>45001</t>
   </si>
   <si>
+    <t>652487425</t>
+  </si>
+  <si>
     <t>info@secretosdetoledo.com</t>
   </si>
   <si>
+    <t>45022210003</t>
+  </si>
+  <si>
     <t>RUTAS DE TOLEDO</t>
   </si>
   <si>
     <t>SIXTO RAMON PARRO, 9</t>
   </si>
   <si>
     <t>630709338</t>
   </si>
   <si>
     <t>info@rutasdetoledo.es</t>
   </si>
   <si>
-    <t>OKAWARI GLOBAL SERVICES S.L.</t>
-[...50 lines deleted...]
-    <t>leticiacuencaramirez@hotmail.com</t>
+    <t>45022210004</t>
   </si>
   <si>
     <t>LA CASA DE LA ABUELA</t>
   </si>
   <si>
     <t>SANTA TERESA DE JESUS, 49</t>
   </si>
   <si>
     <t>MÉNTRIDA</t>
   </si>
   <si>
     <t>45930</t>
   </si>
   <si>
     <t>918178694</t>
   </si>
   <si>
     <t>mafq68@gmail.com</t>
-  </si>
-[...115 lines deleted...]
-    <t>Email del establecimiento</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="8"/>
-      <color indexed="63"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...7 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
-      <color indexed="63"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -726,506 +740,609 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@secretosdetoledo.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF706611-02BB-4510-AA2D-6309EB97B024}">
-  <dimension ref="A1:H16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29EA74E7-4C69-41CD-8F72-D1CD694377BD}">
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="1"/>
+    <col min="2" max="2" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="1"/>
+    <col min="5" max="5" width="23" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.42578125" style="1"/>
+    <col min="7" max="7" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="25" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="F12" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="G12" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="H12" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="I12" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="J12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G1" s="8" t="s">
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="C13" s="1" t="s">
         <v>91</v>
       </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>96</v>
+      </c>
     </row>
-    <row r="2" spans="1:8" s="3" customFormat="1" ht="11.25" customHeight="1">
-[...22 lines deleted...]
-        <v>6</v>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:8" s="3" customFormat="1" ht="11.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="H3" s="1" t="s">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="E15" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>107</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" s="3" customFormat="1" ht="11.25" customHeight="1">
-[...311 lines deleted...]
-        <v>78</v>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="1">
+        <v>2022</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>93</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>111</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>83</v>
+        <v>112</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FFB7E5AC3BD79B4A8D7683021813EE60" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="72182b2ea26251cdfa5187ff3f858719">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a" xmlns:ns4="8e101999-1e0d-4c59-89f0-039cc8c8dbc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caf4e9447310b5fc0a28ac75531fcf29" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FFB7E5AC3BD79B4A8D7683021813EE60" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="7c55c64b644071f8a1269d68d250b2c1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a" xmlns:ns4="8e101999-1e0d-4c59-89f0-039cc8c8dbc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b38dd833dcddf4f214de1ae13da133f" ns3:_="" ns4:_="">
     <xsd:import namespace="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a"/>
     <xsd:import namespace="8e101999-1e0d-4c59-89f0-039cc8c8dbc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -1430,89 +1547,89 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E14F0468-4437-4A6C-8603-5B1982178343}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF36B946-6F6F-4ED2-A4AE-853170DC1221}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a"/>
     <ds:schemaRef ds:uri="8e101999-1e0d-4c59-89f0-039cc8c8dbc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B913B35-DE53-474B-970C-7498302DAD16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DDE560E-3EC7-4F0E-9242-639734B0BBEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57D7A661-D384-4357-8664-129BC7FF2539}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DCA4DE0-64F5-4053-A120-A0B3BF30DED6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="2a4bc877-2f7f-4c3a-87e0-aa2184ae1c4a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="8e101999-1e0d-4c59-89f0-039cc8c8dbc9"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Junta Comunidades Castilla la Mancha</Company>